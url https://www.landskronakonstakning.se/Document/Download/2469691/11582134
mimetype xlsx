--- v0 (2026-02-04)
+++ v1 (2026-09-27)
@@ -1,510 +1,787 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="10309"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:dbsheet="http://web.wps.cn/et/2021/dbsheet">
+  <fileVersion appName="xl" lastEdited="3" lowestEdited="5" rupBuild="9302"/>
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{624FB042-ADF8-D741-9EF6-759C96D57449}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="500" windowWidth="26960" windowHeight="13280" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView windowWidth="20490" windowHeight="7620"/>
   </bookViews>
   <sheets>
     <sheet name="Tävlingkalender 20252026" sheetId="7" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tävlingkalender 20252026'!$A$3:$F$45</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Tävlingkalender 20252026'!$A$3:$F$47</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="78" uniqueCount="55">
-[...1 lines deleted...]
-    <t>Skånes Konståkningsförbunds tävlingskalender för säsongen 2025/2026</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="95" uniqueCount="62">
+  <si>
+    <t>Skånes Konståkningsförbunds tävlingskalender för säsongen 2026/2027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">utgåva </t>
   </si>
   <si>
     <t>Vecka</t>
   </si>
   <si>
     <t>Arrangerande 
 förening</t>
   </si>
   <si>
     <t>Distriktets 
 tävlingar</t>
   </si>
   <si>
     <t>Distriktets 
 sammandrag</t>
   </si>
   <si>
     <t>SKF- och interclub-
 tävlingar</t>
   </si>
   <si>
-    <t>Annat 
-[...3 lines deleted...]
-    <t>Seriedeltävling (i annan distrikt)</t>
+    <t>Annat / Kommentar</t>
+  </si>
+  <si>
+    <t>Landslagsläger</t>
+  </si>
+  <si>
+    <t>Utbildningar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NS-tävling </t>
+  </si>
+  <si>
+    <t>Mörrums KK</t>
+  </si>
+  <si>
+    <t>System 3</t>
+  </si>
+  <si>
+    <t>Convention</t>
+  </si>
+  <si>
+    <t>Tyringe KS</t>
+  </si>
+  <si>
+    <t>System 2</t>
+  </si>
+  <si>
+    <t>NS-tävling</t>
+  </si>
+  <si>
+    <t>System 1 och 2 kan börja</t>
+  </si>
+  <si>
+    <t>Rögle BK</t>
+  </si>
+  <si>
+    <t>Osby KK</t>
+  </si>
+  <si>
+    <t>System 1</t>
+  </si>
+  <si>
+    <t>Prioriterade: KASK, MörKK, TyrKS, OsbKK, FalKK, RögBK, HalKK, ÅstKK</t>
+  </si>
+  <si>
+    <t>Falkenbergs KK</t>
+  </si>
+  <si>
+    <t>System 3: Prio för NS-åkare</t>
+  </si>
+  <si>
+    <t>Malmö KK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interclub </t>
+  </si>
+  <si>
+    <t>Höstlov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Trelleborgs KK </t>
+  </si>
+  <si>
+    <t>Höörs KF</t>
+  </si>
+  <si>
+    <t>Prioriterade: LunKK, IFKHe, GFIdr, LKSK, MalKK, RögBK, SloKK, HööKF</t>
+  </si>
+  <si>
+    <t>GF Idrott</t>
+  </si>
+  <si>
+    <t>Master tour</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Master tour </t>
+  </si>
+  <si>
+    <t>Karlskrona ASK</t>
+  </si>
+  <si>
+    <t>Prioriterade: KASK, MörKK, TyrKS, OsbKK, FalKK, TreKK, HalKK, ÅstKK</t>
   </si>
   <si>
     <t>IFK Helsingborg</t>
   </si>
   <si>
-    <t>Inspirationsdag för pojkar</t>
-[...1 lines deleted...]
-  <si>
     <t>Lunds KK</t>
   </si>
   <si>
-    <t xml:space="preserve">System 3 </t>
-[...20 lines deleted...]
-    <t>System 2</t>
+    <t>Halmstads KK</t>
+  </si>
+  <si>
+    <t>Landskrona SK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SM Borås     </t>
+  </si>
+  <si>
+    <t>Prioriterade: LunKK, IFKHe, GFIdr, LKSK, MalKK, TreKK, SloKK, HööKF</t>
+  </si>
+  <si>
+    <t>Jullov</t>
+  </si>
+  <si>
+    <t>DM Skåne</t>
   </si>
   <si>
     <t>Trelleborgs KK</t>
   </si>
   <si>
-    <t>Halmstads KK</t>
-[...35 lines deleted...]
-    <t>System 2  (final)</t>
+    <t>Prioriterade: TreKK, MalKK, IFKHe, HööKF, KASK, MörKK, TyrKS, OsbKK</t>
+  </si>
+  <si>
+    <t>System 2, (semifinal)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">System 1 </t>
+  </si>
+  <si>
+    <t>Prioriterade: FalKK, RögBK, HalKK, ÅstKK, LunKK, SloKK, GFIdr, LKSK</t>
+  </si>
+  <si>
+    <t>Prioriterade: HööKF, MalKK, TreKK, KASK, MörKK, TyrKS, OsbKK, IFKHe</t>
+  </si>
+  <si>
+    <t>Sportlov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lunds KK </t>
+  </si>
+  <si>
+    <t>System 2 , (final)</t>
+  </si>
+  <si>
+    <t>Malmö Iceflyers</t>
   </si>
   <si>
     <t>Slottsstadens KK</t>
   </si>
   <si>
-    <t xml:space="preserve">System 1   </t>
-[...20 lines deleted...]
-    <t>SKF-trofén (i annan distrikt)</t>
+    <t>SKF- trofén</t>
+  </si>
+  <si>
+    <t>Prioriterade: SloKK, RögBK, HalKK, ÅstKK, LunKK, FalKK, GFIdr, LKSK</t>
   </si>
   <si>
     <t>Påsk</t>
   </si>
   <si>
-    <t>?</t>
+    <t xml:space="preserve">NS-tävling    </t>
+  </si>
+  <si>
+    <t>Interclub Skate Skåne</t>
+  </si>
+  <si>
+    <t>Prioritering: Distriktets föreningar</t>
   </si>
   <si>
     <t>Skånespets</t>
   </si>
   <si>
-    <t>Himmelfärdsveckan</t>
-[...26 lines deleted...]
-    <t>(Malmö, Halmstad)</t>
+    <t>System 3-sammandrag</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="xr9">
+  <numFmts count="5">
+    <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
+    <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
+    <numFmt numFmtId="176" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
+    <numFmt numFmtId="177" formatCode="_ * #,##0_ ;_ * \-#,##0_ ;_ * &quot;-&quot;_ ;_ @_ "/>
+    <numFmt numFmtId="178" formatCode="dd/mm/yyyy;@"/>
+  </numFmts>
+  <fonts count="33">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
-      <scheme val="minor"/>
-[...12 lines deleted...]
-      <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Arial Rounded MT Bold"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <i/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <charset val="134"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <charset val="134"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="10"/>
+      <color theme="1" tint="0.249977111117893"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
-      <name val="Calibri"/>
-[...12 lines deleted...]
-      <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="134"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
+      <sz val="10"/>
+      <color theme="1" tint="0.249977111117893"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color rgb="FF800080"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <charset val="134"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <charset val="134"/>
+      <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <i/>
       <sz val="11"/>
-      <color theme="1" tint="0.249977111117893"/>
-[...1 lines deleted...]
-      <charset val="134"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <charset val="0"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
+      <charset val="0"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...20 lines deleted...]
-    </font>
   </fonts>
-  <fills count="17">
+  <fills count="44">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor theme="0" tint="-0.0499893185216834"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.34998626667073579"/>
+        <fgColor theme="0" tint="-0.349986266670736"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="gray0625">
         <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFAFEEFF"/>
-[...53 lines deleted...]
-        <fgColor rgb="FFFA5BFF"/>
+        <fgColor rgb="FFFED1FF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCCFF66"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCCFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF66FF33"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF9999"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.399975585192419"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.599993896298105"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.799981688894314"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.399975585192419"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="24">
+  <borders count="38">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color theme="1"/>
       </left>
       <right style="double">
         <color theme="1"/>
       </right>
       <top style="double">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -638,50 +915,126 @@
       </left>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </left>
       <right style="double">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color theme="1"/>
+      </left>
+      <right style="double">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </left>
+      <right style="double">
+        <color theme="1"/>
+      </right>
+      <top style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color theme="1"/>
+      </left>
+      <right style="double">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color theme="1"/>
+      </left>
+      <right style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="1" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color theme="1"/>
+      </left>
+      <right style="double">
+        <color theme="1"/>
+      </right>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color theme="1"/>
       </left>
       <right style="double">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
       <bottom style="double">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="1" tint="0.499984740745262"/>
       </top>
@@ -791,318 +1144,718 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="176" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="9" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="177" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="42" fontId="0" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="15" borderId="30" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="31" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="32" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="16" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="17" borderId="34" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="17" borderId="33" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="18" borderId="35" applyNumberFormat="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="36" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="37" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="33" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="34" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="37" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="38" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="39" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="40" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="41" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="42" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="43" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="90">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="178" fontId="4" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="6" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+      <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="11" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="12" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="14" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="20" xfId="0" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="26" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="28" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="19" xfId="0" applyFill="1" applyBorder="1"/>
-[...30 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="25" xfId="0" applyFill="1" applyBorder="1"/>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="49">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="1" builtinId="3"/>
+    <cellStyle name="Currency" xfId="2" builtinId="4"/>
+    <cellStyle name="Percent" xfId="3" builtinId="5"/>
+    <cellStyle name="Comma [0]" xfId="4" builtinId="6"/>
+    <cellStyle name="Currency [0]" xfId="5" builtinId="7"/>
+    <cellStyle name="Link" xfId="6" builtinId="8"/>
+    <cellStyle name="Followed Hyperlink" xfId="7" builtinId="9"/>
+    <cellStyle name="Note" xfId="8" builtinId="10"/>
+    <cellStyle name="Warning Text" xfId="9" builtinId="11"/>
+    <cellStyle name="Title" xfId="10" builtinId="15"/>
+    <cellStyle name="CExplanatory Text" xfId="11" builtinId="53"/>
+    <cellStyle name="Heading 1" xfId="12" builtinId="16"/>
+    <cellStyle name="Heading 2" xfId="13" builtinId="17"/>
+    <cellStyle name="Heading 3" xfId="14" builtinId="18"/>
+    <cellStyle name="Heading 4" xfId="15" builtinId="19"/>
+    <cellStyle name="Input" xfId="16" builtinId="20"/>
+    <cellStyle name="Output" xfId="17" builtinId="21"/>
+    <cellStyle name="Calculation" xfId="18" builtinId="22"/>
+    <cellStyle name="Check Cell" xfId="19" builtinId="23"/>
+    <cellStyle name="Linked Cell" xfId="20" builtinId="24"/>
+    <cellStyle name="Total" xfId="21" builtinId="25"/>
+    <cellStyle name="Good" xfId="22" builtinId="26"/>
+    <cellStyle name="Bad" xfId="23" builtinId="27"/>
+    <cellStyle name="Neutral" xfId="24" builtinId="28"/>
+    <cellStyle name="Accent1" xfId="25" builtinId="29"/>
+    <cellStyle name="20% - Accent1" xfId="26" builtinId="30"/>
+    <cellStyle name="40% - Accent1" xfId="27" builtinId="31"/>
+    <cellStyle name="60% - Accent1" xfId="28" builtinId="32"/>
+    <cellStyle name="Accent2" xfId="29" builtinId="33"/>
+    <cellStyle name="20% - Accent2" xfId="30" builtinId="34"/>
+    <cellStyle name="40% - Accent2" xfId="31" builtinId="35"/>
+    <cellStyle name="60% - Accent2" xfId="32" builtinId="36"/>
+    <cellStyle name="Accent3" xfId="33" builtinId="37"/>
+    <cellStyle name="20% - Accent3" xfId="34" builtinId="38"/>
+    <cellStyle name="40% - Accent3" xfId="35" builtinId="39"/>
+    <cellStyle name="60% - Accent3" xfId="36" builtinId="40"/>
+    <cellStyle name="Accent4" xfId="37" builtinId="41"/>
+    <cellStyle name="20% - Accent4" xfId="38" builtinId="42"/>
+    <cellStyle name="40% - Accent4" xfId="39" builtinId="43"/>
+    <cellStyle name="60% - Accent4" xfId="40" builtinId="44"/>
+    <cellStyle name="Accent5" xfId="41" builtinId="45"/>
+    <cellStyle name="20% - Accent5" xfId="42" builtinId="46"/>
+    <cellStyle name="40% - Accent5" xfId="43" builtinId="47"/>
+    <cellStyle name="60% - Accent5" xfId="44" builtinId="48"/>
+    <cellStyle name="Accent6" xfId="45" builtinId="49"/>
+    <cellStyle name="20% - Accent6" xfId="46" builtinId="50"/>
+    <cellStyle name="40% - Accent6" xfId="47" builtinId="51"/>
+    <cellStyle name="60% - Accent6" xfId="48" builtinId="52"/>
   </cellStyles>
-  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
-      <color rgb="FFFF00FF"/>
-[...8 lines deleted...]
-      <color rgb="FFFFBDBD"/>
+      <color rgb="00CCFFFF"/>
+      <color rgb="0066FFFF"/>
+      <color rgb="00CCECFF"/>
+      <color rgb="00FF9999"/>
+      <color rgb="00FED1FF"/>
+      <color rgb="00FFFF99"/>
+      <color rgb="0066FF33"/>
+      <color rgb="00CCFF66"/>
+      <color rgb="0099FF33"/>
+      <color rgb="00FCA5FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>390525</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>149225</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>9</xdr:col>
+      <xdr:colOff>76200</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>333375</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp>
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="2" name="textruta 1"/>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="10420350" y="149225"/>
+          <a:ext cx="1774825" cy="637540"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" bIns="0" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="sv-SE" sz="900" kern="1200">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="75000"/>
+                <a:lumOff val="25000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:endParaRPr>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-tema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1342,835 +2095,900 @@
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AB62"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData">
+  <sheetPr/>
+  <dimension ref="A1:AB64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="4" ySplit="3" topLeftCell="E4" activePane="bottomRight" state="frozen"/>
+      <selection/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
-      <selection pane="bottomRight" activeCell="C9" sqref="C9"/>
+      <selection pane="bottomRight" activeCell="F38" sqref="F38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="9" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="9" style="2"/>
-    <col min="2" max="4" width="26.6640625" style="2" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="32.5" style="4" customWidth="1"/>
+    <col min="2" max="3" width="21.6666666666667" style="2" customWidth="1"/>
+    <col min="4" max="4" width="18.1428571428571" style="2" customWidth="1"/>
+    <col min="5" max="5" width="21.6666666666667" style="3" customWidth="1"/>
+    <col min="6" max="6" width="58.2857142857143" style="4" customWidth="1"/>
     <col min="7" max="7" width="9" style="4"/>
-    <col min="8" max="8" width="12.6640625" style="4" customWidth="1"/>
-    <col min="9" max="9" width="9.6640625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="12.6666666666667" style="4" customWidth="1"/>
+    <col min="9" max="9" width="9.66666666666667" style="4" customWidth="1"/>
     <col min="10" max="12" width="9" style="4"/>
-    <col min="13" max="15" width="9.83203125" style="4" customWidth="1"/>
+    <col min="13" max="15" width="9.78095238095238" style="4" customWidth="1"/>
     <col min="16" max="16384" width="9" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="20" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="89" t="s">
+    <row r="1" ht="19.95" customHeight="1" spans="1:6">
+      <c r="A1" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="89"/>
-[...14 lines deleted...]
-      <c r="A3" s="8" t="s">
+      <c r="B1" s="5"/>
+      <c r="C1" s="5"/>
+      <c r="D1" s="5"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+    </row>
+    <row r="2" ht="15.75" spans="1:6">
+      <c r="A2" s="6" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B2" s="7">
+        <v>46229</v>
+      </c>
+      <c r="C2" s="8"/>
+      <c r="D2" s="9"/>
+      <c r="E2" s="10"/>
+      <c r="F2" s="11"/>
+    </row>
+    <row r="3" s="1" customFormat="1" ht="32.25" spans="1:11">
+      <c r="A3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="B3" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="D3" s="11" t="s">
+      <c r="C3" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="12" t="s">
+      <c r="D3" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="F3" s="13" t="s">
+      <c r="E3" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="K3" s="70"/>
-[...2 lines deleted...]
-      <c r="A4" s="14">
+      <c r="F3" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="K3" s="90"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="18">
         <v>33</v>
       </c>
-      <c r="B4" s="88" t="s">
+      <c r="B4" s="19"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="22"/>
+      <c r="F4" s="23"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="24">
+        <v>34</v>
+      </c>
+      <c r="B5" s="25"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="27"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="29" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="24">
+        <v>35</v>
+      </c>
+      <c r="B6" s="25"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="28"/>
+      <c r="F6" s="29" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="18">
+        <v>36</v>
+      </c>
+      <c r="B7" s="30"/>
+      <c r="C7" s="31"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" s="23"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="33">
+        <v>37</v>
+      </c>
+      <c r="B8" s="34"/>
+      <c r="C8" s="31"/>
+      <c r="D8" s="35"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="23"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="18">
+        <v>38</v>
+      </c>
+      <c r="B9" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="35"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="23"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="24">
+        <v>39</v>
+      </c>
+      <c r="B10" s="25"/>
+      <c r="C10" s="26"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6">
+      <c r="A11" s="18">
+        <v>40</v>
+      </c>
+      <c r="B11" s="39" t="s">
+        <v>14</v>
+      </c>
+      <c r="C11" s="40" t="s">
+        <v>15</v>
+      </c>
+      <c r="D11" s="35"/>
+      <c r="E11" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="F11" s="23" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="A12" s="18">
+        <v>41</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="42" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="35"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="23"/>
+      <c r="K12" s="91"/>
+    </row>
+    <row r="13" spans="1:11">
+      <c r="A13" s="18">
+        <v>42</v>
+      </c>
+      <c r="B13" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D13" s="21"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="K13" s="91"/>
+    </row>
+    <row r="14" spans="1:11">
+      <c r="A14" s="18">
+        <v>43</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="C14" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D14" s="35"/>
+      <c r="E14" s="36"/>
+      <c r="F14" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="K14" s="91"/>
+    </row>
+    <row r="15" spans="1:11">
+      <c r="A15" s="24">
+        <v>44</v>
+      </c>
+      <c r="B15" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="D15" s="27"/>
+      <c r="E15" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="29" t="s">
+        <v>26</v>
+      </c>
+      <c r="K15" s="91"/>
+    </row>
+    <row r="16" spans="1:11">
+      <c r="A16" s="46">
+        <v>45</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D16" s="35"/>
+      <c r="E16" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="F16" s="50"/>
+      <c r="K16" s="91"/>
+    </row>
+    <row r="17" spans="1:11">
+      <c r="A17" s="51"/>
+      <c r="B17" s="52" t="s">
+        <v>28</v>
+      </c>
+      <c r="C17" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="35"/>
+      <c r="E17" s="53"/>
+      <c r="F17" s="23" t="s">
+        <v>29</v>
+      </c>
+      <c r="K17" s="91"/>
+    </row>
+    <row r="18" spans="1:11">
+      <c r="A18" s="54">
+        <v>46</v>
+      </c>
+      <c r="B18" s="55" t="s">
+        <v>30</v>
+      </c>
+      <c r="C18" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="D18" s="35"/>
+      <c r="E18" s="57" t="s">
+        <v>32</v>
+      </c>
+      <c r="F18" s="50"/>
+      <c r="K18" s="91"/>
+    </row>
+    <row r="19" spans="1:11">
+      <c r="A19" s="51"/>
+      <c r="B19" s="52" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="35"/>
+      <c r="E19" s="58"/>
+      <c r="F19" s="23" t="s">
+        <v>34</v>
+      </c>
+      <c r="K19" s="91"/>
+    </row>
+    <row r="20" spans="1:11">
+      <c r="A20" s="18">
+        <v>47</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" s="35"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="23"/>
+      <c r="K20" s="91"/>
+    </row>
+    <row r="21" spans="1:11">
+      <c r="A21" s="18">
+        <v>48</v>
+      </c>
+      <c r="B21" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="C21" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D21" s="35"/>
+      <c r="E21" s="36"/>
+      <c r="F21" s="23"/>
+      <c r="K21" s="91"/>
+    </row>
+    <row r="22" spans="1:11">
+      <c r="A22" s="18">
+        <v>49</v>
+      </c>
+      <c r="B22" s="47" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" s="59" t="s">
+        <v>16</v>
+      </c>
+      <c r="D22" s="35"/>
+      <c r="E22" s="41" t="s">
+        <v>16</v>
+      </c>
+      <c r="F22" s="23"/>
+      <c r="K22" s="91"/>
+    </row>
+    <row r="23" spans="1:14">
+      <c r="A23" s="33">
+        <v>50</v>
+      </c>
+      <c r="B23" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D23" s="60"/>
+      <c r="E23" s="61" t="s">
+        <v>39</v>
+      </c>
+      <c r="F23" s="23" t="s">
+        <v>40</v>
+      </c>
+      <c r="K23" s="91"/>
+      <c r="N23" s="91"/>
+    </row>
+    <row r="24" spans="1:11">
+      <c r="A24" s="18">
+        <v>51</v>
+      </c>
+      <c r="B24" s="30"/>
+      <c r="C24" s="62"/>
+      <c r="D24" s="21"/>
+      <c r="E24" s="36"/>
+      <c r="F24" s="23"/>
+      <c r="K24" s="91"/>
+    </row>
+    <row r="25" spans="1:11">
+      <c r="A25" s="24">
+        <v>52</v>
+      </c>
+      <c r="B25" s="25"/>
+      <c r="C25" s="26"/>
+      <c r="D25" s="27"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="K25" s="91"/>
+    </row>
+    <row r="26" spans="1:11">
+      <c r="A26" s="24">
         <v>53</v>
       </c>
-      <c r="C4" s="16"/>
-      <c r="D4" s="61" t="s">
+      <c r="B26" s="25"/>
+      <c r="C26" s="26"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="K26" s="91"/>
+    </row>
+    <row r="27" spans="1:11">
+      <c r="A27" s="18">
+        <v>1</v>
+      </c>
+      <c r="B27" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C27" s="64" t="s">
+        <v>42</v>
+      </c>
+      <c r="D27" s="35"/>
+      <c r="E27" s="65"/>
+      <c r="F27" s="23"/>
+      <c r="K27" s="91"/>
+    </row>
+    <row r="28" spans="1:11">
+      <c r="A28" s="18">
+        <v>2</v>
+      </c>
+      <c r="B28" s="30"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="35"/>
+      <c r="E28" s="65"/>
+      <c r="F28" s="23"/>
+      <c r="K28" s="91"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="18">
+        <v>3</v>
+      </c>
+      <c r="B29" s="52" t="s">
+        <v>43</v>
+      </c>
+      <c r="C29" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D29" s="35"/>
+      <c r="E29" s="36"/>
+      <c r="F29" s="23" t="s">
         <v>44</v>
       </c>
-      <c r="E4" s="18"/>
-[...10 lines deleted...]
-      <c r="F5" s="25" t="s">
+    </row>
+    <row r="30" spans="1:11">
+      <c r="A30" s="18">
+        <v>4</v>
+      </c>
+      <c r="B30" s="39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C30" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="8"/>
+      <c r="E30" s="36"/>
+      <c r="F30" s="23"/>
+      <c r="K30" s="91"/>
+    </row>
+    <row r="31" spans="1:11">
+      <c r="A31" s="18">
+        <v>5</v>
+      </c>
+      <c r="B31" s="52" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="44" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" s="35"/>
+      <c r="E31" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="F31" s="23" t="s">
         <v>47</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="20">
+      <c r="K31" s="91"/>
+    </row>
+    <row r="32" spans="1:11">
+      <c r="A32" s="18">
+        <v>6</v>
+      </c>
+      <c r="B32" s="67" t="s">
         <v>35</v>
       </c>
-      <c r="B6" s="79" t="s">
-[...7 lines deleted...]
-      <c r="F6" s="25" t="s">
+      <c r="C32" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="8"/>
+      <c r="E32" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="F32" s="68" t="s">
         <v>48</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="E7" s="27" t="s">
+      <c r="K32" s="91"/>
+    </row>
+    <row r="33" spans="1:11">
+      <c r="A33" s="69">
         <v>7</v>
       </c>
-      <c r="F7" s="28"/>
-[...2 lines deleted...]
-      <c r="A8" s="29">
+      <c r="B33" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="30" t="s">
+      <c r="C33" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D33" s="70"/>
+      <c r="E33" s="22"/>
+      <c r="F33" s="23"/>
+      <c r="K33" s="91"/>
+    </row>
+    <row r="34" spans="1:11">
+      <c r="A34" s="24">
         <v>8</v>
       </c>
-      <c r="C8" s="26"/>
-      <c r="D8" s="31" t="s">
+      <c r="B34" s="25"/>
+      <c r="C34" s="26"/>
+      <c r="D34" s="27"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="K34" s="91"/>
+    </row>
+    <row r="35" spans="1:11">
+      <c r="A35" s="33">
         <v>9</v>
       </c>
-      <c r="E8" s="32"/>
-[...6 lines deleted...]
-      <c r="B9" s="30" t="s">
+      <c r="B35" s="71" t="s">
+        <v>50</v>
+      </c>
+      <c r="C35" s="45" t="s">
+        <v>51</v>
+      </c>
+      <c r="D35" s="35"/>
+      <c r="E35" s="36"/>
+      <c r="F35" s="23"/>
+      <c r="K35" s="91"/>
+    </row>
+    <row r="36" spans="1:11">
+      <c r="A36" s="18">
+        <v>10</v>
+      </c>
+      <c r="B36" s="55" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="56" t="s">
+        <v>31</v>
+      </c>
+      <c r="D36" s="35"/>
+      <c r="E36" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="F36" s="23"/>
+      <c r="K36" s="91"/>
+    </row>
+    <row r="37" spans="1:11">
+      <c r="A37" s="33">
+        <v>11</v>
+      </c>
+      <c r="B37" s="52" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="44" t="s">
+        <v>20</v>
+      </c>
+      <c r="D37" s="35"/>
+      <c r="E37" s="72" t="s">
+        <v>54</v>
+      </c>
+      <c r="F37" s="23" t="s">
+        <v>55</v>
+      </c>
+      <c r="K37" s="91"/>
+    </row>
+    <row r="38" spans="1:11">
+      <c r="A38" s="24">
         <v>12</v>
       </c>
-      <c r="C9" s="81" t="s">
+      <c r="B38" s="25"/>
+      <c r="C38" s="26"/>
+      <c r="D38" s="27"/>
+      <c r="E38" s="28"/>
+      <c r="F38" s="29" t="s">
+        <v>56</v>
+      </c>
+      <c r="K38" s="91"/>
+    </row>
+    <row r="39" spans="1:11">
+      <c r="A39" s="69">
+        <v>13</v>
+      </c>
+      <c r="B39" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="C39" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="D39" s="70"/>
+      <c r="E39" s="22"/>
+      <c r="F39" s="73"/>
+      <c r="K39" s="91"/>
+    </row>
+    <row r="40" spans="1:11">
+      <c r="A40" s="33">
+        <v>14</v>
+      </c>
+      <c r="B40" s="71" t="s">
+        <v>37</v>
+      </c>
+      <c r="C40" s="45" t="s">
+        <v>15</v>
+      </c>
+      <c r="D40" s="35"/>
+      <c r="E40" s="32" t="s">
+        <v>57</v>
+      </c>
+      <c r="F40" s="74"/>
+      <c r="K40" s="91"/>
+    </row>
+    <row r="41" spans="1:11">
+      <c r="A41" s="18">
+        <v>15</v>
+      </c>
+      <c r="B41" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="C41" s="76" t="s">
+        <v>58</v>
+      </c>
+      <c r="D41" s="35"/>
+      <c r="E41" s="77"/>
+      <c r="F41" s="74"/>
+      <c r="K41" s="91"/>
+    </row>
+    <row r="42" spans="1:11">
+      <c r="A42" s="18">
+        <v>16</v>
+      </c>
+      <c r="B42" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="D9" s="34"/>
-[...48 lines deleted...]
-      <c r="B13" s="15" t="s">
+      <c r="C42" s="78" t="s">
+        <v>20</v>
+      </c>
+      <c r="D42" s="35"/>
+      <c r="E42" s="36"/>
+      <c r="F42" s="23" t="s">
+        <v>59</v>
+      </c>
+      <c r="K42" s="91"/>
+    </row>
+    <row r="43" spans="1:11">
+      <c r="A43" s="18">
         <v>17</v>
       </c>
-      <c r="C13" s="37" t="s">
+      <c r="B43" s="34"/>
+      <c r="C43" s="31"/>
+      <c r="D43" s="35"/>
+      <c r="E43" s="36"/>
+      <c r="F43" s="23"/>
+      <c r="K43" s="91"/>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44" s="18">
         <v>18</v>
       </c>
-      <c r="D13" s="17"/>
-[...31 lines deleted...]
-      <c r="F15" s="25" t="s">
+      <c r="B44" s="34"/>
+      <c r="C44" s="31"/>
+      <c r="D44" s="79" t="s">
+        <v>60</v>
+      </c>
+      <c r="E44" s="36"/>
+      <c r="F44" s="23"/>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45" s="69">
+        <v>19</v>
+      </c>
+      <c r="B45" s="80"/>
+      <c r="C45" s="81"/>
+      <c r="D45" s="70"/>
+      <c r="E45" s="22"/>
+      <c r="F45" s="73"/>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46" s="18">
+        <v>20</v>
+      </c>
+      <c r="B46" s="30"/>
+      <c r="C46" s="31"/>
+      <c r="D46" s="82" t="s">
+        <v>61</v>
+      </c>
+      <c r="E46" s="36"/>
+      <c r="F46" s="23"/>
+    </row>
+    <row r="47" ht="15.75" spans="1:6">
+      <c r="A47" s="83">
         <v>21</v>
       </c>
-      <c r="K15" s="71"/>
-[...510 lines deleted...]
-      <c r="AB62" s="78"/>
+      <c r="B47" s="84"/>
+      <c r="C47" s="85"/>
+      <c r="D47" s="86"/>
+      <c r="E47" s="87"/>
+      <c r="F47" s="88"/>
+    </row>
+    <row r="48" ht="15.75" spans="5:6">
+      <c r="E48" s="2"/>
+      <c r="F48" s="2"/>
+    </row>
+    <row r="54" spans="13:18">
+      <c r="M54" s="91"/>
+      <c r="N54" s="91"/>
+      <c r="O54" s="91"/>
+      <c r="P54" s="91"/>
+      <c r="Q54" s="91"/>
+      <c r="R54" s="91"/>
+    </row>
+    <row r="55" spans="12:18">
+      <c r="L55" s="91"/>
+      <c r="M55" s="91"/>
+      <c r="N55" s="91"/>
+      <c r="O55" s="91"/>
+      <c r="P55" s="91"/>
+      <c r="Q55" s="91"/>
+      <c r="R55" s="91"/>
+    </row>
+    <row r="56" spans="13:18">
+      <c r="M56" s="91"/>
+      <c r="N56" s="91"/>
+      <c r="O56" s="91"/>
+      <c r="P56" s="91"/>
+      <c r="Q56" s="91"/>
+      <c r="R56" s="91"/>
+    </row>
+    <row r="57" spans="8:18">
+      <c r="H57" s="89"/>
+      <c r="I57" s="92"/>
+      <c r="J57" s="93"/>
+      <c r="K57" s="94"/>
+      <c r="L57" s="89"/>
+      <c r="M57" s="89"/>
+      <c r="N57" s="89"/>
+      <c r="O57" s="89"/>
+      <c r="P57" s="89"/>
+      <c r="Q57" s="89"/>
+      <c r="R57" s="89"/>
+    </row>
+    <row r="58" spans="8:18">
+      <c r="H58" s="89"/>
+      <c r="I58" s="92"/>
+      <c r="J58" s="93"/>
+      <c r="K58" s="94"/>
+      <c r="L58" s="89"/>
+      <c r="M58" s="89"/>
+      <c r="N58" s="89"/>
+      <c r="O58" s="89"/>
+      <c r="P58" s="89"/>
+      <c r="Q58" s="89"/>
+      <c r="R58" s="89"/>
+    </row>
+    <row r="59" spans="8:18">
+      <c r="H59" s="89"/>
+      <c r="I59" s="92"/>
+      <c r="J59" s="93"/>
+      <c r="K59" s="94"/>
+      <c r="L59" s="89"/>
+      <c r="M59" s="89"/>
+      <c r="N59" s="89"/>
+      <c r="O59" s="89"/>
+      <c r="P59" s="89"/>
+      <c r="Q59" s="89"/>
+      <c r="R59" s="89"/>
+    </row>
+    <row r="60" spans="8:18">
+      <c r="H60" s="89"/>
+      <c r="I60" s="93"/>
+      <c r="J60" s="95"/>
+      <c r="K60" s="96"/>
+      <c r="L60" s="89"/>
+      <c r="M60" s="89"/>
+      <c r="N60" s="89"/>
+      <c r="O60" s="89"/>
+      <c r="P60" s="89"/>
+      <c r="Q60" s="89"/>
+      <c r="R60" s="89"/>
+    </row>
+    <row r="61" spans="12:18">
+      <c r="L61" s="91"/>
+      <c r="M61" s="91"/>
+      <c r="N61" s="91"/>
+      <c r="O61" s="91"/>
+      <c r="P61" s="97"/>
+      <c r="Q61" s="97"/>
+      <c r="R61" s="97"/>
+    </row>
+    <row r="64" spans="28:28">
+      <c r="AB64" s="98"/>
     </row>
   </sheetData>
-  <autoFilter ref="A3:F45" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
-  <mergeCells count="1">
+  <autoFilter xmlns:etc="http://www.wps.cn/officeDocument/2017/etCustomData" ref="A3:F47" etc:filterBottomFollowUsedRange="0">
+    <extLst/>
+  </autoFilter>
+  <mergeCells count="5">
     <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="E18:E19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape"/>
+  <headerFooter>
+    <oddFooter>&amp;L
+&amp;1#&amp;"Calibri"&amp;8&amp;K000000 General Business Information</oddFooter>
+  </headerFooter>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Macintosh Excel</Application>
-[...1 lines deleted...]
-  <ScaleCrop>false</ScaleCrop>
+  <Application>Microsoft Excel</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Kalkylblad</vt:lpstr>
+        <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Tävlingkalender 20252026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Anneli Servin</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <cp:lastPrinted></cp:lastPrinted>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>1033-12.2.0.19821</vt:lpwstr>
+    <vt:lpwstr>1033-12.2.0.23206</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>452A7B1E8DBC4A05A90849BD2280862D_12</vt:lpwstr>
   </property>
 </Properties>
 </file>